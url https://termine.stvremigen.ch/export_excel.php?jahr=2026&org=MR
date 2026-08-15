--- v0 (2026-06-23)
+++ v1 (2026-08-15)
@@ -130,51 +130,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Export: 2026-06-24 01:37:17</t>
+          <t>Export: 2026-08-15 15:08:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Männerriege Remigen 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Datum (von)</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Datum (bis)</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
@@ -768,205 +768,205 @@
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>MR</t>
         </is>
       </c>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>46260</v>
       </c>
       <c r="B23" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>Seniorenhock</t>
+          <t>Turnstand Aktive</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Leiter Senioren</t>
+          <t>techn. Leitung</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>MR</t>
         </is>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>46263</v>
+        <v>46260</v>
       </c>
       <c r="B24" s="1" t="n">
-        <v>46264</v>
+        <v>-693626</v>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>Männerriegenreise / Turnfahrt</t>
+          <t>Seniorenhock</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Roland</t>
+          <t>Leiter Senioren</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>MR</t>
         </is>
       </c>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>46269</v>
+        <v>46263</v>
       </c>
       <c r="B25" s="1" t="n">
-        <v>-693626</v>
+        <v>46264</v>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>Turnen / Faustball mit Männerriege</t>
+          <t>Männerriegenreise / Turnfahrt</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>TK</t>
+          <t>Roland</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>STV</t>
-[...6 lines deleted...]
-      </c>
+          <t>MR</t>
+        </is>
+      </c>
+      <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>46270</v>
+        <v>46269</v>
       </c>
       <c r="B26" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>Papiersammlung MR</t>
-[...2 lines deleted...]
-      <c r="D26" s="2"/>
+          <t>Turnen / Faustball mit Männerriege</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>TK</t>
+        </is>
+      </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>MR</t>
+          <t>STV</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>Gde</t>
+          <t>MR</t>
         </is>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>46284</v>
+        <v>46270</v>
       </c>
       <c r="B27" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>Kreisspieltag Hausen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Papiersammlung MR</t>
+        </is>
+      </c>
+      <c r="D27" s="2"/>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>MR</t>
         </is>
       </c>
-      <c r="F27" s="2"/>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>Gde</t>
+        </is>
+      </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>46288</v>
+        <v>46284</v>
       </c>
       <c r="B28" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>Turnstand</t>
+          <t>Kreisspieltag Hausen</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>techn. Leitung</t>
+          <t>Leiter Faustball</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>MR</t>
         </is>
       </c>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
         <v>46297</v>
       </c>
       <c r="B29" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Faustball Hallen Freundschaftsturnier in Remigen</t>
         </is>