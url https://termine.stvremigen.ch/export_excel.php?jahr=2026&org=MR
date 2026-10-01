--- v1 (2026-08-15)
+++ v2 (2026-10-01)
@@ -130,51 +130,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Export: 2026-08-15 15:08:22</t>
+          <t>Export: 2026-10-01 04:08:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Männerriege Remigen 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Datum (von)</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Datum (bis)</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">