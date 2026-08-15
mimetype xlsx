--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -130,51 +130,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K95"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Export: 2026-06-24 02:58:43</t>
+          <t>Export: 2026-08-15 14:08:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Remiger Vereinstermine 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Datum (von)</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Datum (bis)</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
@@ -1904,391 +1904,391 @@
         <is>
           <t>Luki, TK</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>STV</t>
         </is>
       </c>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
       <c r="K62" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
         <v>46260</v>
       </c>
       <c r="B63" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>Seniorenhock</t>
+          <t>Turnstand Aktive</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>Leiter Senioren</t>
+          <t>techn. Leitung</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>MR</t>
         </is>
       </c>
       <c r="F63" s="2"/>
       <c r="G63" s="2"/>
       <c r="H63" s="2"/>
       <c r="I63" s="2"/>
       <c r="J63" s="2"/>
       <c r="K63" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>46263</v>
+        <v>46260</v>
       </c>
       <c r="B64" s="1" t="n">
-        <v>46264</v>
+        <v>-693626</v>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>Turnfahrt</t>
+          <t>Seniorenhock</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>Alle</t>
+          <t>Leiter Senioren</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>STV</t>
+          <t>MR</t>
         </is>
       </c>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
       <c r="J64" s="2"/>
       <c r="K64" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
         <v>46263</v>
       </c>
       <c r="B65" s="1" t="n">
         <v>46264</v>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>Männerriegenreise / Turnfahrt</t>
+          <t>Turnfahrt</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Roland</t>
+          <t>Alle</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>MR</t>
+          <t>STV</t>
         </is>
       </c>
       <c r="F65" s="2"/>
       <c r="G65" s="2"/>
       <c r="H65" s="2"/>
       <c r="I65" s="2"/>
       <c r="J65" s="2"/>
       <c r="K65" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>46269</v>
+        <v>46263</v>
       </c>
       <c r="B66" s="1" t="n">
-        <v>-693626</v>
+        <v>46264</v>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>Turnen / Faustball mit Männerriege</t>
+          <t>Männerriegenreise / Turnfahrt</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>TK</t>
+          <t>Roland</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>STV</t>
-[...6 lines deleted...]
-      </c>
+          <t>MR</t>
+        </is>
+      </c>
+      <c r="F66" s="2"/>
       <c r="G66" s="2"/>
       <c r="H66" s="2"/>
       <c r="I66" s="2"/>
       <c r="J66" s="2"/>
       <c r="K66" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>46270</v>
+        <v>46269</v>
       </c>
       <c r="B67" s="1" t="n">
-        <v>46271</v>
+        <v>-693626</v>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>Frauenriegenreise</t>
+          <t>Turnen / Faustball mit Männerriege</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>Monika L.</t>
+          <t>TK</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>FR</t>
-[...2 lines deleted...]
-      <c r="F67" s="2"/>
+          <t>STV</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr">
+        <is>
+          <t>MR</t>
+        </is>
+      </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
         <v>46270</v>
       </c>
       <c r="B68" s="1" t="n">
-        <v>-693626</v>
+        <v>46271</v>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>LA Kreismeisterschaft, Schinznach-Dorf</t>
+          <t>Frauenriegenreise</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>Jugileitende (Datum folgt)</t>
+          <t>Monika L.</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>STV</t>
-[...6 lines deleted...]
-      </c>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="F68" s="2"/>
       <c r="G68" s="2"/>
       <c r="H68" s="2"/>
       <c r="I68" s="2"/>
       <c r="J68" s="2"/>
       <c r="K68" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
         <v>46270</v>
       </c>
       <c r="B69" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>Papiersammlung MR</t>
-[...2 lines deleted...]
-      <c r="D69" s="2"/>
+          <t>LA Kreismeisterschaft, Schinznach-Dorf</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Jugileitende (Datum folgt)</t>
+        </is>
+      </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>MR</t>
+          <t>STV</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>Gde</t>
+          <t>JR</t>
         </is>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2"/>
       <c r="I69" s="2"/>
       <c r="J69" s="2"/>
       <c r="K69" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>46283</v>
+        <v>46270</v>
       </c>
       <c r="B70" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>Seniorenausflug</t>
+          <t>Papiersammlung MR</t>
         </is>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="inlineStr">
         <is>
+          <t>MR</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
           <t>Gde</t>
         </is>
       </c>
-      <c r="F70" s="2"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
       <c r="J70" s="2"/>
       <c r="K70" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>46284</v>
+        <v>46283</v>
       </c>
       <c r="B71" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>Kreisspieltag Hausen, Aktive</t>
-[...6 lines deleted...]
-      </c>
+          <t>Seniorenausflug</t>
+        </is>
+      </c>
+      <c r="D71" s="2"/>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>STV</t>
+          <t>Gde</t>
         </is>
       </c>
       <c r="F71" s="2"/>
       <c r="G71" s="2"/>
       <c r="H71" s="2"/>
       <c r="I71" s="2"/>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
         <v>46284</v>
       </c>
       <c r="B72" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>Kreisspieltag Hausen</t>
+          <t>Kreisspieltag Hausen, Aktive</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
-          <t>Leiter Faustball</t>
+          <t>TK, Alle</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>MR</t>
+          <t>STV</t>
         </is>
       </c>
       <c r="F72" s="2"/>
       <c r="G72" s="2"/>
       <c r="H72" s="2"/>
       <c r="I72" s="2"/>
       <c r="J72" s="2"/>
       <c r="K72" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>46285</v>
+        <v>46284</v>
       </c>
       <c r="B73" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>Kreisspieltag Hausen, Jugend</t>
+          <t>Kreisspieltag Hausen</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t>Jugileitende</t>
+          <t>Leiter Faustball</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>STV</t>
-[...6 lines deleted...]
-      </c>
+          <t>MR</t>
+        </is>
+      </c>
+      <c r="F73" s="2"/>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>46288</v>
+        <v>46285</v>
       </c>
       <c r="B74" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>Turnstand</t>
+          <t>Kreisspieltag Hausen, Jugend</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t>techn. Leitung</t>
+          <t>Jugileitende</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>MR</t>
-[...2 lines deleted...]
-      <c r="F74" s="2"/>
+          <t>STV</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr">
+        <is>
+          <t>JR</t>
+        </is>
+      </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
         <v>46291</v>
       </c>
       <c r="B75" s="1" t="n">
         <v>46306</v>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>Herbstferien</t>
         </is>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Allg</t>
         </is>
       </c>
       <c r="F75" s="2"/>