--- v1 (2026-08-15)
+++ v2 (2026-10-01)
@@ -130,51 +130,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K95"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Export: 2026-08-15 14:08:11</t>
+          <t>Export: 2026-10-01 07:07:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Remiger Vereinstermine 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Datum (von)</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Datum (bis)</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">